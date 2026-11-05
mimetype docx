--- v0 (2026-09-21)
+++ v1 (2026-11-05)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="44FA254F" w14:textId="1FED9343" w:rsidR="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
+    <w:p w14:paraId="44FA254F" w14:textId="431D3E42" w:rsidR="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Application</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -127,59 +127,59 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Scholars Program</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As of </w:t>
       </w:r>
-      <w:r w:rsidR="006E2C63">
+      <w:r w:rsidR="000A006E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>September 16</w:t>
+        <w:t>October 6</w:t>
       </w:r>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, 2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="344EA7B1" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -327,73 +327,51 @@
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The UIDP Industry-Integrated PhD (I-PhD) Scholars Program is a U.S. pilot designed to integrate industry-engaged research into the core PhD dissertation experience. The program enables university-industry partnerships, with additional funding from the U.S. National Science Foundation, to jointly invest in STEM PhD students through a structured multi-year model.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="601D6262" w14:textId="52DE28C8" w:rsidR="006E2C63" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">UIDP invites university-industry partnerships interested in participating in the UIDP I-PhD Scholars Program to </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> for consideration for the Fall 202</w:t>
+        <w:t>UIDP invites university-industry partnerships interested in participating in the UIDP I-PhD Scholars Program to submit an application for consideration for the Fall 202</w:t>
       </w:r>
       <w:r w:rsidR="006E2C63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7 cohort</w:t>
       </w:r>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006E2C63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -404,69 +382,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006E2C63" w:rsidRPr="006E2C63">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Partnerships are encouraged to apply by January 15, 2027, to ensure full consideration. Applications may propose support for I-PhD Scholars entering either their first or second year of doctoral study in Fall 2027. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EFD50CD" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Submission of an application is nonbinding and does not require </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> commitment.</w:t>
+        <w:t>Submission of an application is nonbinding and does not require a financial commitment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47118F5B" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Each university-industry partnership should submit a single joint application. The application may be completed by either the university or industry representative, provided they are authorized to submit it on behalf of both organizations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07B56975" w14:textId="2D8AB267" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -932,75 +892,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email Address:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C80E04E" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phone Number (Optional): </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="772A08BE" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="00912D8A" w:rsidP="00CA1534">
+    <w:p w14:paraId="772A08BE" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="00000000" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1293201228"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007428E9" w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007428E9" w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> I confirm that I am authorized to submit this joint application on behalf of my organization and the proposed partner organization.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="229E5D55" w14:textId="77777777" w:rsidR="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
@@ -1103,73 +1062,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AA9CFEF" w14:textId="31E7F021" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please provide information </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> the university point of contact.</w:t>
+        <w:t>Please provide information for the university point of contact.</w:t>
       </w:r>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> UIDP will use this information to coordinate potential program participation.</w:t>
       </w:r>
       <w:r w:rsidR="00CC1B82">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F9AE1DC" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
@@ -1961,51 +1898,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1982134787"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> New Collaboration </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E69FA7A" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -2014,134 +1950,164 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1225562500"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Existing Collaboration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32BAECF8" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4821A6FB" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
+    <w:p w14:paraId="4821A6FB" w14:textId="23D5B021" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="000A006E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>What is the primary discipline or general research area associated with the proposed collaboration?</w:t>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="000A006E" w:rsidRPr="000A006E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hat are the primary disciplines or general research areas associated with the proposed collaboration</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007428E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:r w:rsidR="000A006E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000A006E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Select all that apply)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E0FD090" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="839123299"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chemistry</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FC0F4EF" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -2150,51 +2116,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1809203422"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Computer and Information Sciences and Engineering </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38815FBF" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -2203,51 +2168,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1573804765"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Engineering</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="564303F1" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -2256,51 +2220,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="61143945"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Geosciences </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63FB216B" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -2309,51 +2272,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1005899603"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Life Sciences </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="343E0327" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -2362,51 +2324,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-254208818"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Materials Research </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A0BBD9E" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -2415,51 +2376,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1647428598"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mathematical Sciences </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F76370E" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -2468,51 +2428,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-2079200175"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Physics and Astronomy </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="352AFA10" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -2521,51 +2480,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-457653088"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Psychology </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC819D1" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -2574,51 +2532,50 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1743868341"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Social Sciences </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0331F6" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2651,75 +2608,74 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007428E9" w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Is there anything else you would like UIDP to know regarding the partnership information provided above? </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF8C9B9" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="425F9E6A" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="00912D8A" w:rsidP="00CA1534">
+    <w:p w14:paraId="425F9E6A" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="00000000" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1708562486"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007428E9" w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007428E9" w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Both organizations have discussed potential participation and believe they could move forward with program onboarding if selected. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="694D2B09" w14:textId="77777777" w:rsidR="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
@@ -2790,532 +2746,528 @@
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Approximately how many students might the partnership anticipate supporting through the program? (If known)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1117C302" w14:textId="77777777" w:rsidR="006F5194" w:rsidRDefault="006F5194" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58712F31" w14:textId="2EBCA837" w:rsidR="006F5194" w:rsidRPr="006F5194" w:rsidRDefault="006F5194" w:rsidP="000437B6">
+    <w:p w14:paraId="0CE77333" w14:textId="44184BE2" w:rsidR="000A006E" w:rsidRPr="007428E9" w:rsidRDefault="000A006E" w:rsidP="000A006E">
       <w:pPr>
         <w:keepNext/>
-        <w:keepLines/>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007428E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Which of the following best describes the anticipated entry point for the student(s) supported through your partnership?</w:t>
-[...122 lines deleted...]
-        </w:rPr>
         <w:t>How does the partnership anticipate structuring the student’s industry-based research experience?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED26E8C" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
+    <w:p w14:paraId="263B1590" w14:textId="77777777" w:rsidR="000A006E" w:rsidRPr="007428E9" w:rsidRDefault="000A006E" w:rsidP="000A006E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-2112273132"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Multiple shorter placements </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E7C501" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
+    <w:p w14:paraId="43B70B55" w14:textId="77777777" w:rsidR="000A006E" w:rsidRPr="007428E9" w:rsidRDefault="000A006E" w:rsidP="000A006E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-812711777"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> One extended placement </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B7D9087" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
+    <w:p w14:paraId="603A836F" w14:textId="77777777" w:rsidR="000A006E" w:rsidRPr="007428E9" w:rsidRDefault="000A006E" w:rsidP="000A006E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1057782322"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> A combination of shorter and longer placements </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B1E6ABA" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
+    <w:p w14:paraId="3FD12512" w14:textId="77777777" w:rsidR="000A006E" w:rsidRDefault="000A006E" w:rsidP="000A006E">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1477560619"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  Undetermined </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="1C016C57" w14:textId="77777777" w:rsidR="000A006E" w:rsidRPr="007428E9" w:rsidRDefault="000A006E" w:rsidP="000A006E">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58712F31" w14:textId="2EBCA837" w:rsidR="006F5194" w:rsidRPr="006F5194" w:rsidRDefault="006F5194" w:rsidP="000437B6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F5194">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Which of the following best describes the anticipated entry point for the student(s) supported through your partnership?</w:t>
+      </w:r>
+      <w:r w:rsidR="003A0691">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Select all that apply)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73468C9B" w14:textId="77777777" w:rsidR="006F5194" w:rsidRPr="006F5194" w:rsidRDefault="006F5194" w:rsidP="000437B6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F5194">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5194">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> First-year PhD student beginning Fall 2027 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748D1C21" w14:textId="77777777" w:rsidR="006F5194" w:rsidRPr="006F5194" w:rsidRDefault="006F5194" w:rsidP="000437B6">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F5194">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5194">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Second-year PhD student beginning Fall 2027 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E475F9" w14:textId="33EC2183" w:rsidR="006F5194" w:rsidRPr="007428E9" w:rsidRDefault="006F5194" w:rsidP="000A006E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:ind w:left="1440"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006F5194">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F5194">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Undetermined</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="38F139B0" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="193EDFCB" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="00912D8A" w:rsidP="00CA1534">
+    <w:p w14:paraId="193EDFCB" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="00000000" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1934965427"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007428E9" w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007428E9" w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> We understand that student selection and mentor identification are joint responsibilities of the university and industry partner. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C1C33D5" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00FD37FE" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="00912D8A" w:rsidP="00CA1534">
+    <w:p w14:paraId="00FD37FE" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="00000000" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-784424948"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007428E9" w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007428E9" w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> We understand that participation in the program includes expectations for sustained joint academic and industry mentorship, including development and ongoing use of an Individual Development Plan (IDP).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D59B4F0" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
@@ -3372,75 +3324,74 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15412265" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Program Frameworks </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED13230" w14:textId="77777777" w:rsidR="007428E9" w:rsidRDefault="00912D8A" w:rsidP="00CA1534">
+    <w:p w14:paraId="7ED13230" w14:textId="77777777" w:rsidR="007428E9" w:rsidRDefault="00000000" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-2027393614"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007428E9" w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007428E9" w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> We understand that final participation in the program will require the university and industry partner to certify to UIDP that key program frameworks have been mutually defined and documented, as outlined in the program materials.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49CF0EC5" w14:textId="77777777" w:rsidR="00BA5699" w:rsidRPr="007428E9" w:rsidRDefault="00BA5699" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -3451,264 +3402,218 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A7F4FCD" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Intellectual Property </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412548C2" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="00912D8A" w:rsidP="00CA1534">
+    <w:p w14:paraId="412548C2" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="00000000" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-970123131"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007428E9" w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007428E9" w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> We understand that participating partners will be required to establish agreements addressing intellectual property, confidentiality, publication, and related considerations prior to formal program participation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E6519C9" w14:textId="77777777" w:rsidR="007428E9" w:rsidRDefault="00912D8A" w:rsidP="00CA1534">
+    <w:p w14:paraId="4E6519C9" w14:textId="77777777" w:rsidR="007428E9" w:rsidRDefault="00000000" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1464769711"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007428E9" w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007428E9" w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> We understand that intellectual property terms are negotiated independently by the university and industry partner and are not prescribed by the program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0435A2F8" w14:textId="77777777" w:rsidR="00BA5699" w:rsidRPr="007428E9" w:rsidRDefault="00BA5699" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="179B0FA9" w14:textId="16B04F17" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="000437B6">
+    <w:p w14:paraId="179B0FA9" w14:textId="40CAEAEF" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="000437B6">
       <w:pPr>
         <w:keepNext/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-      </w:r>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>Fu</w:t>
       </w:r>
-      <w:r w:rsidR="00013196" w:rsidRPr="00013196">
-[...31 lines deleted...]
-      <w:r w:rsidRPr="007428E9">
+      <w:r w:rsidR="00EA14BF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>nding</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Structure </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B47F7E" w14:textId="503A178F" w:rsidR="007428E9" w:rsidRDefault="00912D8A" w:rsidP="00CA1534">
+    <w:p w14:paraId="32B47F7E" w14:textId="503A178F" w:rsidR="007428E9" w:rsidRDefault="00000000" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1665197924"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007428E9" w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007428E9" w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> We understand the program funding structure described in the program materials, including the university-supported first year of doctoral funding and the minimum industry contribution expectations associated with participation in the program.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27D28D11" w14:textId="77777777" w:rsidR="00BA5699" w:rsidRPr="007428E9" w:rsidRDefault="00BA5699" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -3762,96 +3667,94 @@
       </w:r>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="709465206"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> We are willing to participate in program cohort activities and convenings.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3112542A" w14:textId="77777777" w:rsidR="007428E9" w:rsidRDefault="00912D8A" w:rsidP="00CA1534">
+    <w:p w14:paraId="3112542A" w14:textId="77777777" w:rsidR="007428E9" w:rsidRDefault="00000000" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="1285535084"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007428E9" w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007428E9" w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> We are willing to participate in program evaluation activities designed to inform program learning, refinement, and potential future scaling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F0B7278" w14:textId="77777777" w:rsidR="00BA5699" w:rsidRPr="007428E9" w:rsidRDefault="00BA5699" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:rPr>
@@ -3862,131 +3765,130 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="27339F82" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="007428E9" w:rsidP="00CA1534">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Submission Confirmation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027B0650" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="00912D8A" w:rsidP="00CA1534">
+    <w:p w14:paraId="027B0650" w14:textId="77777777" w:rsidR="007428E9" w:rsidRPr="007428E9" w:rsidRDefault="00000000" w:rsidP="00CA1534">
       <w:pPr>
         <w:ind w:left="1440"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-227844725"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="007428E9" w:rsidRPr="007428E9">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="007428E9" w:rsidRPr="007428E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> I certify that the information provided in this application is accurate to the best of my knowledge.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0991388A" w14:textId="263C9831" w:rsidR="006C6681" w:rsidRPr="007428E9" w:rsidRDefault="006C6681" w:rsidP="00CA1534">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="006C6681" w:rsidRPr="007428E9" w:rsidSect="00CA1534">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="2160" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="662" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B3FDFB6" w14:textId="77777777" w:rsidR="00912D8A" w:rsidRDefault="00912D8A" w:rsidP="00A90785">
+    <w:p w14:paraId="0D69D7A1" w14:textId="77777777" w:rsidR="003A25AE" w:rsidRDefault="003A25AE" w:rsidP="00A90785">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69B2337C" w14:textId="77777777" w:rsidR="00912D8A" w:rsidRDefault="00912D8A" w:rsidP="00A90785">
+    <w:p w14:paraId="02159E4A" w14:textId="77777777" w:rsidR="003A25AE" w:rsidRDefault="003A25AE" w:rsidP="00A90785">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4109,61 +4011,61 @@
     <w:r w:rsidRPr="00CA1534">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Do not copy or distribute.</w:t>
     </w:r>
     <w:r w:rsidR="00C20C1C" w:rsidRPr="00CA1534">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="391D0E23" w14:textId="77777777" w:rsidR="00912D8A" w:rsidRDefault="00912D8A" w:rsidP="00A90785">
+    <w:p w14:paraId="40CCF30C" w14:textId="77777777" w:rsidR="003A25AE" w:rsidRDefault="003A25AE" w:rsidP="00A90785">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D28B23B" w14:textId="77777777" w:rsidR="00912D8A" w:rsidRDefault="00912D8A" w:rsidP="00A90785">
+    <w:p w14:paraId="19794DE9" w14:textId="77777777" w:rsidR="003A25AE" w:rsidRDefault="003A25AE" w:rsidP="00A90785">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="056468A9" w14:textId="77777777" w:rsidR="002516F7" w:rsidRDefault="00695A11">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="576FFD90" wp14:editId="7E5F5D11">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
@@ -4360,116 +4262,120 @@
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1602303074">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="90"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C20C1C"/>
     <w:rsid w:val="00013196"/>
     <w:rsid w:val="00026972"/>
     <w:rsid w:val="000437B6"/>
     <w:rsid w:val="00084E31"/>
+    <w:rsid w:val="000A006E"/>
     <w:rsid w:val="00125812"/>
     <w:rsid w:val="001651FC"/>
     <w:rsid w:val="001C1FE7"/>
+    <w:rsid w:val="00214F8D"/>
     <w:rsid w:val="002473CF"/>
     <w:rsid w:val="002516F7"/>
     <w:rsid w:val="002543A5"/>
     <w:rsid w:val="002A21CB"/>
     <w:rsid w:val="003A0691"/>
+    <w:rsid w:val="003A25AE"/>
     <w:rsid w:val="004E6BE8"/>
     <w:rsid w:val="005044E9"/>
     <w:rsid w:val="00647A18"/>
     <w:rsid w:val="0066439B"/>
     <w:rsid w:val="00695A11"/>
     <w:rsid w:val="006C6681"/>
     <w:rsid w:val="006E2C63"/>
     <w:rsid w:val="006F5194"/>
     <w:rsid w:val="007428E9"/>
     <w:rsid w:val="00812890"/>
     <w:rsid w:val="008265C3"/>
     <w:rsid w:val="008F7B1A"/>
     <w:rsid w:val="00912D8A"/>
     <w:rsid w:val="00933CCA"/>
     <w:rsid w:val="009917AC"/>
     <w:rsid w:val="00A67AFC"/>
     <w:rsid w:val="00A90785"/>
     <w:rsid w:val="00AB47A9"/>
     <w:rsid w:val="00B02E77"/>
     <w:rsid w:val="00BA5699"/>
     <w:rsid w:val="00C04553"/>
     <w:rsid w:val="00C20C1C"/>
     <w:rsid w:val="00CA1534"/>
     <w:rsid w:val="00CB73BB"/>
     <w:rsid w:val="00CC1B82"/>
     <w:rsid w:val="00D007E1"/>
     <w:rsid w:val="00D07C87"/>
+    <w:rsid w:val="00D3463A"/>
     <w:rsid w:val="00D479C5"/>
+    <w:rsid w:val="00EA14BF"/>
     <w:rsid w:val="00EB437F"/>
     <w:rsid w:val="00EC0F6C"/>
     <w:rsid w:val="00F27809"/>
     <w:rsid w:val="00F30A33"/>
     <w:rsid w:val="00FB7BB4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -5065,50 +4971,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00D007E1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
@@ -5783,75 +5690,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA189468-EDE2-6241-8FA5-51FB4EF08271}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>2026_UIDP_letterhead-template-1</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1321</Words>
-  <Characters>7536</Characters>
+  <Words>1260</Words>
+  <Characters>7603</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>161</Lines>
+  <Paragraphs>87</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8840</CharactersWithSpaces>
+  <CharactersWithSpaces>8776</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sandy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>0968902d-1d2a-459b-9258-e03422938d52</vt:lpwstr>
   </property>